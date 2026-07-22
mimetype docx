--- v0 (2026-04-21)
+++ v1 (2026-07-22)
@@ -1,3927 +1,2688 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="236BCCF7" w14:textId="77777777" w:rsidR="00765E62" w:rsidRDefault="00765E62" w:rsidP="00596785">
-[...81 lines deleted...]
-      <w:r w:rsidR="00596785" w:rsidRPr="00596785">
+    <w:p w14:paraId="404C8464" w14:textId="425B7BC8" w:rsidR="001B655F" w:rsidRPr="008309D2" w:rsidRDefault="001B655F" w:rsidP="008309D2">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7540E466" w14:textId="3B26E28D" w:rsidR="00C477A6" w:rsidRDefault="00596785" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:ind w:left="567" w:right="218"/>
+    <w:p w14:paraId="3A226A43" w14:textId="77777777" w:rsidR="000B10D6" w:rsidRDefault="000B10D6" w:rsidP="003E658E">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D5EA48" w14:textId="6E5293DC" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Judul Artikel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4789A7DE" w14:textId="77777777" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-39" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F9D614" w14:textId="4B94D812" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nama Penulis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Cambria" w:hAnsi="Garamond" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-          <w:lang w:val="sv-SE"/>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39967C5B" w14:textId="25A66B0C" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Lembaga/afiliasi, kota domisili</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2D86A6" w14:textId="2C6AE404" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>xxxx@xxxx.xxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3693751B" w14:textId="22589E5C" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nama Penulis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52006EBD" w14:textId="74E7E57D" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lembaga/afiliasi, kota domisili </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A53202" w14:textId="5E3956F5" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>xxxx@xxxx.xxx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D7C5F66" w14:textId="1B23839B" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nama Penulis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0764C2D2" w14:textId="2598F278" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Lembaga/afiliasi, kota domisili</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F92A1F2" w14:textId="7ACFABA8" w:rsidR="00E7280D" w:rsidRPr="00571C9B" w:rsidRDefault="00E7280D" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>xxxx@xxxx.xxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009C3047" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Cambria" w:hAnsi="Garamond" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3047">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Cambria" w:hAnsi="Garamond" w:cs="Cambria"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C477A6" w:rsidRPr="007E5E50">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6DAF4DAB" w14:textId="3841FEF6" w:rsidR="002B656A" w:rsidRPr="00C477A6" w:rsidRDefault="00596785" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:ind w:left="567" w:right="218"/>
+    <w:p w14:paraId="4A7699E9" w14:textId="77777777" w:rsidR="000E5C93" w:rsidRPr="00571C9B" w:rsidRDefault="000E5C93" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...28 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B66A5AF" w14:textId="77777777" w:rsidR="00596785" w:rsidRDefault="00596785" w:rsidP="00596785">
-      <w:pPr>
+    <w:p w14:paraId="3DD8D069" w14:textId="62A956F8" w:rsidR="000E5C93" w:rsidRPr="00571C9B" w:rsidRDefault="000E5C93" w:rsidP="00E7280D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:right="-39" w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Nomor WhatsApp : (</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6AD7" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>akan dihapus ketika publikasi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D8D71B" w14:textId="77777777" w:rsidR="003E658E" w:rsidRPr="00571C9B" w:rsidRDefault="003E658E" w:rsidP="003E658E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9090" w:type="dxa"/>
         <w:tblInd w:w="-115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B656A" w14:paraId="3754DE2C" w14:textId="77777777" w:rsidTr="002B656A">
+      <w:tr w:rsidR="003E658E" w:rsidRPr="00571C9B" w14:paraId="3AD01629" w14:textId="77777777" w:rsidTr="00306800">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79438E3B" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="000C086C">
+          <w:p w14:paraId="40C115ED" w14:textId="77777777" w:rsidR="003E658E" w:rsidRPr="00571C9B" w:rsidRDefault="003E658E" w:rsidP="00306800">
             <w:pPr>
               <w:ind w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00571C9B">
               <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Article</w:t>
+              <w:t>Article History:</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="4A730D3F" w14:textId="61F32847" w:rsidR="003E658E" w:rsidRPr="00571C9B" w:rsidRDefault="003E658E" w:rsidP="00306800">
+            <w:pPr>
+              <w:ind w:right="14"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Received: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
               <w:rPr>
-                <w:b w:val="0"/>
-[...43 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>20xx-xx-xx</w:t>
+              <w:t>xxxx</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00571C9B">
               <w:rPr>
-                <w:b w:val="0"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>20xx-xx-xx</w:t>
+              <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
               <w:rPr>
-                <w:b w:val="0"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:b w:val="0"/>
                 <w:color w:val="222222"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>20xx-xx-xx</w:t>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Accepted: </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , Published: </w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5334" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DDBFDF9" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="002B656A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1CC9A725" w14:textId="77777777" w:rsidR="00CC14C2" w:rsidRPr="00571C9B" w:rsidRDefault="00CC14C2" w:rsidP="00CC14C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1520431E" w14:textId="6C249986" w:rsidR="00596785" w:rsidRPr="00596785" w:rsidRDefault="00D06E12" w:rsidP="00596785">
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="240"/>
+    <w:p w14:paraId="1CEE27F4" w14:textId="197B1A11" w:rsidR="00CB5779" w:rsidRPr="00BC607B" w:rsidRDefault="000766ED" w:rsidP="000766ED">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r w:rsidR="008309D2" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5779" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5779" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>10pt Garamond, bold, spasi 1, spacing before 12 pt, after 2 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5779" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB3B0C9" w14:textId="69817DBD" w:rsidR="00A1112F" w:rsidRPr="00BC607B" w:rsidRDefault="001C444D" w:rsidP="000766ED">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The abstract should be written in a single paragraph consisting of 150–200 words. It should briefly present the research objective, research method, research findings, and the implications of the findings. The abstract must provide a concise overview of the entire study, enabling readers to understand the essence of the research without referring to the full text. It should be written in clear and academic language, using single spacing, Garamond font size 12, and justified alignment. Citations, tables, figures, formulas, and uncommon abbreviations should not be included in the abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="000766ED" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFF7F1F" w14:textId="332A60D2" w:rsidR="000766ED" w:rsidRPr="00BC607B" w:rsidRDefault="000766ED" w:rsidP="008309D2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00923F26" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>3–5 words or phrases, separated by semicolons and arranged in alphabetical order</w:t>
+      </w:r>
+      <w:r w:rsidR="00406C11" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DEABDF" w14:textId="230278FA" w:rsidR="00C477A6" w:rsidRPr="00BC607B" w:rsidRDefault="00C477A6" w:rsidP="000766ED">
+      <w:pPr>
+        <w:ind w:left="567" w:right="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF92053" w14:textId="77777777" w:rsidR="000D7DBC" w:rsidRPr="00BC607B" w:rsidRDefault="000766ED" w:rsidP="000766ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style"/>
+        <w:t>Abstrak:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D69F78" w14:textId="392F05AA" w:rsidR="000766ED" w:rsidRPr="00BC607B" w:rsidRDefault="00A35CF8" w:rsidP="000766ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...936 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:i/>
+        <w:t>Abstrak ditulis dalam satu paragraf dengan panjang 150–200 kata. Abstrak memuat secara ringkas tujuan penelitian, metode yang digunakan, hasil penelitian, serta implikasi hasil penelitian. Penulisan abstrak menggunakan spasi tunggal (single spacing), font Garamond ukuran 12, dan rata kanan-kiri (justify). Abstrak tidak memuat sitasi, tabel, gambar, maupun singkatan yang tidak umum digunakan</w:t>
+      </w:r>
+      <w:r w:rsidR="000766ED" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B9238B" w14:textId="6EEDEFE8" w:rsidR="00D06E12" w:rsidRPr="00BC607B" w:rsidRDefault="000766ED" w:rsidP="000766ED">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:b/>
-          <w:i/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>Kata Kunci</w:t>
+      </w:r>
+      <w:r w:rsidR="008E574A" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...63 lines deleted...]
-          <w:i/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E574A" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7593" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...16 lines deleted...]
-          <w:b/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7593" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t>Abstrak:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style"/>
+        <w:t>erdiri atas 3–5 kata atau frasa, dipisahkan dengan tanda titik koma (;) dan disusun berdasarkan urutan alfabet</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4B68" w:rsidRPr="00BC607B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC3D9AC" w14:textId="77777777" w:rsidR="009C3047" w:rsidRPr="00571C9B" w:rsidRDefault="009C3047" w:rsidP="000766ED">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="id-ID"/>
-[...893 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F54D6A3" w14:textId="737C137C" w:rsidR="002B656A" w:rsidRDefault="002B656A" w:rsidP="00596785">
-      <w:pPr>
+    <w:p w14:paraId="604C1B97" w14:textId="77777777" w:rsidR="00500A4C" w:rsidRPr="00571C9B" w:rsidRDefault="00BB5B88" w:rsidP="00500A4C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6168"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0860" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0860" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12pt, Garamond, bold, after 2 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0860" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBE7854" w14:textId="63E84280" w:rsidR="00B32C84" w:rsidRPr="00571C9B" w:rsidRDefault="00F41801" w:rsidP="00CF3B55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6168"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32C84" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>escribes the background of the problem being addressed, issues related to the problem, and a review of previous studies conducted by other researchers that are relevant to the current research. The use of subheadings within this section should be avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FDF026" w14:textId="082E726A" w:rsidR="009D455C" w:rsidRDefault="00B32C84" w:rsidP="009D455C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>This article template is created in MS Word and subsequently saved in RTF format. The template enables authors to prepare manuscripts in accordance with the journal guidelines quickly and accurately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2EA947" w14:textId="77777777" w:rsidR="009D455C" w:rsidRPr="009D455C" w:rsidRDefault="009D455C" w:rsidP="009D455C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFCCAD3" w14:textId="77777777" w:rsidR="00500A4C" w:rsidRPr="00571C9B" w:rsidRDefault="0088186B" w:rsidP="00500A4C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">RESEARCH </w:t>
+      </w:r>
+      <w:r w:rsidR="00596785" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">THOD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12pt, Garamond, bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34BB141E" w14:textId="006D081F" w:rsidR="002B656A" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6">
-[...1 lines deleted...]
-        <w:ind w:right="411"/>
+    <w:p w14:paraId="5AA092ED" w14:textId="1FEA1FE5" w:rsidR="00C477A6" w:rsidRPr="00571C9B" w:rsidRDefault="00500A4C" w:rsidP="009D455C">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41801" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>his section essentially explains how the research was conducted, including: (1) the research design (research setting, time, and procedures); (2) data collection techniques; and (3) data processing and data analysis techniques</w:t>
+      </w:r>
+      <w:r w:rsidR="00036001" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D90AAAA" w14:textId="48207307" w:rsidR="00AA4FF4" w:rsidRPr="00571C9B" w:rsidRDefault="00AA4FF4" w:rsidP="00AA4FF4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Pendahuluan</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>RESULTS AND DISCUSSION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>12 pt, Garamond, Bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793D6D7" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="01EFEF03" w14:textId="77777777" w:rsidR="00AA4FF4" w:rsidRPr="00571C9B" w:rsidRDefault="00AA4FF4" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-        <w:t>Pendidikan merupakan wadah dalam membentuk perilaku manusia, mulai dari pengetahuan, sikap dan keterampilan, semua diajarkan dalam dunia pendidikan. Pendidikan merupakan suatu kekuatan yang dinamis dalam pribadi manusia yang mencakup perkembangan fisik, perkembangan jiwa, perkembangan sosial, dan perkembangan moralitasnya (Izzudin, Masugino).</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>This section is the main part of a research article and is usually the longest section of the manuscript. The research results presented in this section should be the final or “clean” results. Data analysis processes, such as statistical calculations and hypothesis-testing procedures, do not need to be presented. Only the results of the analysis and hypothesis testing should be reported. Tables and graphs may be used to clarify the verbal presentation of research findings. All tables and graphs must be accompanied by explanations and discussions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA5A35D" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6CB102DB" w14:textId="77777777" w:rsidR="00AA4FF4" w:rsidRPr="00571C9B" w:rsidRDefault="00AA4FF4" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-        <w:t>Dalam UUSPN No 20 Tahun 2003 Pasal 3 yang berbunyi ”Pendidikan nasional berfungsi mengembangkan kemampuan dan membentuk watak serta peradaban bangsa yang bermartabat dalam rangka mencerdaskan kehidupan bangsa, bertujuan untuk berkembangnya potensi peserta didik agar menjadi manusia yang beriman dan bertaqwa kepada Tuhan Yang Maha Esa, berakhlaq mulia, sehat, berilmu, cakap, kreatif, mandiri, dan menjadi warga negara yang demokratis serta bertanggung jawab”</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>For qualitative research, the results section should contain detailed descriptions organized into subtopics directly related to the research focus and categories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7678F588" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5DC77150" w14:textId="77777777" w:rsidR="00AA4FF4" w:rsidRPr="00571C9B" w:rsidRDefault="00AA4FF4" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Unesco (1984) mengemukakan dua prinsip pendidikan yang sangat relevan dengan Pancasila: pertama, pendidikan harus diletakkan pada empat pilar, yaitu belajar mengetahui (lerning to know), belajar melakukan (learning to do), belajar hidup dalam kebersamaan (learning to live togheter), belajar menjadi diri sendiri (learning to be); kedua, belajar seumur hidup (life long learning). </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>The discussion section aims to: (1) answer the research problems and research questions; (2) explain how the findings were obtained; (3) interpret the findings; (4) relate the findings to the established body of knowledge; and (5) propose new theories or modifications to existing theories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19705EF1" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6CD8FA60" w14:textId="118CF971" w:rsidR="00571C9B" w:rsidRPr="00571C9B" w:rsidRDefault="00AA4FF4" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Pondok pesantren adalah lembaga pendidikan Islam yang tertua di Indonesia. Menurut para ahli, pondok pesantren baru dapat disebut pondok pesantren bila memenuhi 5 syarat, yaitu: (1) ada kyai, (2) ada pondok, (3) ada masjid, (4) ada santri, dan (5) ada pengajian kitab kuning. </w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>In addressing the research problems and questions, the findings should be explicitly stated. The interpretation of the findings should be based on logical reasoning and relevant theories. Empirical findings should be integrated and connected with previous studies or existing theories. Therefore, appropriate references must be provided. In proposing new theories, existing theories may be confirmed, rejected, or modified based on the research findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F6F2D6" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="780202C9" w14:textId="58CA87F0" w:rsidR="00E223D6" w:rsidRPr="00E223D6" w:rsidRDefault="00AA4FF4" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...6 lines deleted...]
-        <w:t>Pondok pesantren yang ada sekarang pada umumnya telah mengalami perubahan dari dampak modernisasi. Dengan semakin beranekaragam sumber-sumber belajar baru, dan semakin tingginya dinamika komunikasi antara sistem pendidikan pondok pesantren dan sistem yang lain, maka santri dapat belajar dari banyak sumber. Hal itu pula yang melahirkan aneka ragam model pondok pesantren. Model-model itu merupakan jawaban masing-masing pondok pesantren terhadap tuntutan era modern yang tidak mungkin dihindari.  Salah satu bentuk perubahan pengelolaan pondok pesantren adalah munculnya pondok pesantren modern, yang menggabungkan antara unsur-unsur pendidikan Islam tradisional yang identik dengan kitab-kitab klasik dengan pendidikan Islam modern yang menggunakan sistem dan metode yang modern. Santri diajarkan berbahasa asing (Arab dan Inggris) yang memungkinkan untuk mengakses bacaan buku-buku umum yang cukup luas termasuk kepustakaan asing. Perpaduan dari kedua sistem pendidikan ini melahirkan sistem pendidikan yang komprehensif, tidak saja hanya menekankan penguasaan terhadap khazanah keilmuan Islam klasik tetapi juga mempunyai integritas keilmuan modern.Pengguna Smartphone atau Telepon Pintar telah merambah hingga usia anak-anak sekolah.</w:t>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Place table captions above the tables, while figure captions should be placed below the figures. Refer to tables and figures specifically in the text, for example, “Table 1”. Examples of table formatting and figure captions are provided below</w:t>
+      </w:r>
+      <w:r w:rsidR="00036001" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACEA075" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...147 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="48515155" w14:textId="7B149F46" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="009B21AC" w:rsidP="009B21AC">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="134"/>
-        <w:ind w:right="38"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tabel 1. Format Tabel</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5144" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1156"/>
+        <w:gridCol w:w="2188"/>
+        <w:gridCol w:w="1800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005062A2" w:rsidRPr="00571C9B" w14:paraId="39F7F457" w14:textId="77777777" w:rsidTr="005062A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="240"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37975F74" w14:textId="6A6D2D26" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="00CD7FA6" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Table Heading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3988" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4535BF48" w14:textId="4F760477" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="00477FE4" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Table Column Heading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005062A2" w:rsidRPr="00571C9B" w14:paraId="13912301" w14:textId="77777777" w:rsidTr="005062A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="240"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78657682" w14:textId="77777777" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="005062A2" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67804F50" w14:textId="06ED3CC2" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="005062A2" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:r w:rsidR="00477FE4" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>-Column Heading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406F9418" w14:textId="083D4F5C" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="005062A2" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sub-</w:t>
+            </w:r>
+            <w:r w:rsidR="00477FE4" w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Column Heading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005062A2" w:rsidRPr="00571C9B" w14:paraId="4639CF36" w14:textId="77777777" w:rsidTr="005062A2">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F89F60" w14:textId="237C962A" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="00CD7FA6" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0700AF" w14:textId="591F53EC" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="00477FE4" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Table Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B23F78" w14:textId="252961E1" w:rsidR="005062A2" w:rsidRPr="00571C9B" w:rsidRDefault="00477FE4" w:rsidP="008E65FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+              </w:rPr>
+              <w:t>Table Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17889F2B" w14:textId="77777777" w:rsidR="00415371" w:rsidRDefault="00415371" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E52DD1" w14:textId="77777777" w:rsidR="00415371" w:rsidRDefault="00415371" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A40F25" w14:textId="77777777" w:rsidR="00415371" w:rsidRDefault="00415371" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F130A5E" w14:textId="271B915B" w:rsidR="00175267" w:rsidRDefault="00175267" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="40FBF1CB" wp14:editId="52D58D82">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>521970</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-69850</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4889500" cy="736600"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1512002501" name="Rectangle 1512002501"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4889500" cy="736600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="C00000"/>
+                        </a:solidFill>
+                        <a:ln w="9525" cap="flat" cmpd="sng">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7DE9653D" w14:textId="6FB4E2CF" w:rsidR="00F24492" w:rsidRDefault="000954CC" w:rsidP="00F24492">
+                            <w:pPr>
+                              <w:ind w:firstLine="288"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000954CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">It is recommended to use the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000954CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Text Box</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000954CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> feature in Microsoft Word to contain figures or graphs, as it tends to provide more stable formatting and page positioning compared to inserting images directly into the document. Using a text box helps prevent layout changes and image displacement when the document format is modified or when page adjustments occur.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="40FBF1CB" id="Rectangle 1512002501" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.1pt;margin-top:-5.5pt;width:385pt;height:58pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9w6d6EQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhIosBARVhWUqtKq&#10;i7TtBwyOQyz5VtuQ8PcdOymwbaVKVfPgjDPO8ZkzZ1aPnZLkzJ0XRpd0PMop4ZqZSuhjSb993b1b&#10;UOID6Aqk0bykF+7p4/rtm1VrCz4xjZEVdwRBtC9aW9ImBFtkmWcNV+BHxnKNydo4BQG37phVDlpE&#10;VzKb5Pk8a42rrDOMe49ft32SrhN+XXMWnuva80BkSZFbSKtL6yGu2XoFxdGBbQQbaMA/sFAgNF56&#10;hdpCAHJy4jcoJZgz3tRhxIzKTF0LxlMNWM04/6WalwYsT7WgON5eZfL/D5Z9Ob/YvUMZWusLj2Gs&#10;oqudim/kR7ok1uUqFu8CYfhxulgsZzlqyjD38H4+xxhhstvf1vnwiRtFYlBSh81IGsH5yYf+6M8j&#10;8TJvpKh2Qsq0ccfDRjpyBmzcJo/PgP7qmNSkLelyNpkhD0D/1BIChspWJfX6mO579Ye/B064fwSO&#10;xLbgm55AQui9okRAw0qhSrq40oKi4VB91BUJF4su1+h1Gpl5RYnkOBkYJKsFEPLv51BEqVHLW09i&#10;FLpDNzTqYKrL3hFv2U4g0yfwYQ8OnTvGa9HNeOH3EzgkIT9rtMtyPI0ShbSZzh5i39x95nCfAc0a&#10;g0OCSvbhJqSRiY3R5sMpmFqkBkZWPZWBLLo0WWCYqDgG9/t06jb36x8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAiZnXe3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwDIbvk3iHyEi7QdJKTF3X&#10;FI1JSBPapcDuoTFtReNUTYDu7WdO29H2p9/fX6wn14sbjqHzpCFZKhBItbcdNRqOh+0iAxGiIWt6&#10;T6jhBwOsy9lTYXLr71ThbR8bwSEUcqOhjXHIpQx1i86EpR+Q+Hb2ozORx7GRdjR3Dne9TJV6kc50&#10;xB9aM+BHi/Vlf3UaztUue9187yozbL/GeLhUXfq50fp5Pr2/gYg4xT8YHvqsDiU7nfyVbBC9hixN&#10;mdSwSBLuxEC2emxOTKqVAlkW8n+F8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA9w6d6&#10;EQIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi&#10;ZnXe3QAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="#c00000">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+                <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7DE9653D" w14:textId="6FB4E2CF" w:rsidR="00F24492" w:rsidRDefault="000954CC" w:rsidP="00F24492">
+                      <w:pPr>
+                        <w:ind w:firstLine="288"/>
+                        <w:jc w:val="center"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000954CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">It is recommended to use the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000954CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Text Box</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000954CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> feature in Microsoft Word to contain figures or graphs, as it tends to provide more stable formatting and page positioning compared to inserting images directly into the document. Using a text box helps prevent layout changes and image displacement when the document format is modified or when page adjustments occur.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8DDFCB" w14:textId="77777777" w:rsidR="00175267" w:rsidRDefault="00175267" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6110957E" w14:textId="77777777" w:rsidR="00415371" w:rsidRDefault="00415371" w:rsidP="00175267">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADA4363" w14:textId="1BE5FC66" w:rsidR="00EA2382" w:rsidRPr="00175267" w:rsidRDefault="003B6988" w:rsidP="00415371">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Figure 1. Example of a Figure Caption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214EE182" w14:textId="402BF2F3" w:rsidR="00036001" w:rsidRPr="00571C9B" w:rsidRDefault="004A5E90" w:rsidP="00DC56E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+      <w:r w:rsidR="000802A4" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000802A4" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000802A4" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>12 pt, Garamond, Bold</w:t>
+      </w:r>
+      <w:r w:rsidR="000802A4" w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0684FDB9" w14:textId="0C2EFE63" w:rsidR="00596785" w:rsidRPr="00C477A6" w:rsidRDefault="00596785" w:rsidP="00596785">
-      <w:pPr>
+    <w:p w14:paraId="5708696F" w14:textId="5931F8DF" w:rsidR="00036001" w:rsidRPr="00571C9B" w:rsidRDefault="00A940FA" w:rsidP="00DB16FA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>The conclusion presents a summary of the research findings and discussion, referring to the objectives of the study. Based on these findings, new insights and key ideas should be developed as the essence of the research outcomes. The conclusion should clearly reflect the main contributions of the study and highlight the significance of the findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E2D5A5" w14:textId="61CAF12D" w:rsidR="00FC0AF4" w:rsidRPr="00571C9B" w:rsidRDefault="00266D52" w:rsidP="00FC0AF4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>(12 pt, Garamond, Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752F7480" w14:textId="77777777" w:rsidR="00743DC3" w:rsidRPr="00571C9B" w:rsidRDefault="00743DC3" w:rsidP="00A00C63">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>The references section must contain a minimum of 25 references, with at least 70% of the sources derived from accredited scientific journals and reputable international journals. Citations and references must be managed using Mendeley and formatted according to the latest APA Style. Authors are required to include the DOI URL or web URL of each referenced article whenever available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0ECB65" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00A00C63">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F39322" w14:textId="7B52DE1C" w:rsidR="00D00A30" w:rsidRPr="00571C9B" w:rsidRDefault="00743DC3" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>ODE</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Examples are provided as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38676D1F" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...39 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="135B9BE1" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="sv-SE"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cohen, M. D. (2013). Truth &amp;amp; Beauty: Mathematics in Literature. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Mathematics Teacher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>106</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(7), 534–539. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.5951/mathteacher.106.7.0534</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AA092ED" w14:textId="77777777" w:rsidR="00C477A6" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00C477A6">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="3C77CCF2" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cyndi. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Why the Math and Literature Connection is So Important</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Ourjourneywestward.Com.</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51880E44" w14:textId="3A0301D4" w:rsidR="00596785" w:rsidRPr="00C477A6" w:rsidRDefault="00C477A6" w:rsidP="00596785">
-[...861 lines deleted...]
-        <w:ind w:left="630" w:hanging="630"/>
+    <w:p w14:paraId="5AFE4152" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times" w:hAnsi="Bookman Old Style" w:cs="Times"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duncan, G. J., Dowsett, C. J., Claessens, A., Magnuson, K., Huston, A. C., Klebanov, P., Pagani, L. S., Feinstein, L., Engel, M., Brooks-Gunn, J., Sexton, H., Duckworth, K., &amp; Japel, C. (2007). School readiness and later achievement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Developmental Psychology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6), 1428–1446. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1037/0012-1649.43.6.1428</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13DE6BC3" w14:textId="77777777" w:rsidR="00A70758" w:rsidRPr="00A70758" w:rsidRDefault="00A70758" w:rsidP="00596785">
-[...3 lines deleted...]
-        <w:ind w:left="540" w:hanging="540"/>
+    <w:p w14:paraId="671CC5B9" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engelhardt, N., &amp; Tubbs, R. (2021). Introduction: Relationships and Connections Between Literature and Mathematics. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Palgrave Handbook of Literature and Mathematics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 1–20). Springer International Publishing. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/978-3-030-55478-1_1</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56D8C971" w14:textId="77777777" w:rsidR="00A70758" w:rsidRPr="00A70758" w:rsidRDefault="00A70758" w:rsidP="00596785">
-[...3 lines deleted...]
-        <w:ind w:left="540" w:hanging="540"/>
+    <w:p w14:paraId="55DA295D" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faber, J., &amp; Fonseca, L. M. (2014). How sample size influences research outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dental Press Journal of Orthodontics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 27–29. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1590/2176-9451.19.4.027-029.ebo</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55B4D754" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="002B656A" w:rsidP="00596785">
-[...2 lines deleted...]
-        <w:ind w:left="960" w:hanging="480"/>
+    <w:p w14:paraId="2D71C8DA" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gavin, M. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Literary Mathematics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Stanford University Press. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1515/9781503633919</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="002B656A" w:rsidSect="00662BE9">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="01331489" w14:textId="77777777" w:rsidR="00FB4C9C" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gorard, S., Siddiqui, N., &amp; See, B. H. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Philosophy for children: Evaluation report and executive summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Education Endowment Foundation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B4D754" w14:textId="0090019B" w:rsidR="002B656A" w:rsidRPr="00571C9B" w:rsidRDefault="00FB4C9C" w:rsidP="00FB4C9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gunayasa, I. B. K., Zain, Moh. I., Wardani, K. S. K., &amp; Astria, F. P. (2021). Penyuluhan Tentang Pengembangan Literasi Baca Dan Numerasi Melalui Media Pop Up Box di Sekolah Dasar Se-Kecamatan Praya Lombok Tengah. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jurnal Interaktif: Warta Pengabdian Pendidikan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 1–10. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00571C9B">
+          <w:rPr>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.29303/interaktif.v1i2.11</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="002B656A" w:rsidRPr="00571C9B" w:rsidSect="004F22CE">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A684958" w14:textId="77777777" w:rsidR="00A83182" w:rsidRDefault="00A83182">
+    <w:p w14:paraId="0A5BF19B" w14:textId="77777777" w:rsidR="00021F17" w:rsidRDefault="00021F17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22A64266" w14:textId="77777777" w:rsidR="00A83182" w:rsidRDefault="00A83182">
+    <w:p w14:paraId="1FB564EC" w14:textId="77777777" w:rsidR="00021F17" w:rsidRDefault="00021F17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A6127C8" w14:textId="77777777" w:rsidR="00662BE9" w:rsidRDefault="00662BE9">
-[...9 lines deleted...]
-  <w:p w14:paraId="19D5506D" w14:textId="4C340077" w:rsidR="002B656A" w:rsidRDefault="00765E62">
+  <w:p w14:paraId="19D5506D" w14:textId="7906D084" w:rsidR="002B656A" w:rsidRDefault="00765E62">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Serambi </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00A65D88">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Tarbiyah</w:t>
+      <w:t>Pendidikan</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Jurnal Pendidikan Islam Vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00662BE9">
+    <w:r w:rsidR="00406C11">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> No. </w:t>
     </w:r>
     <w:r w:rsidR="00662BE9">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, April 20</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00662BE9">
+    <w:r w:rsidR="00406C11">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>Juni</w:t>
+    </w:r>
+    <w:r w:rsidR="000C086C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004F22CE">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>xxxx</w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:r w:rsidR="000C086C">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -3962,135 +2723,134 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="277B1B9F" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="002B656A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F6CF6D3" w14:textId="77777777" w:rsidR="00A83182" w:rsidRDefault="00A83182">
+    <w:p w14:paraId="6C974000" w14:textId="77777777" w:rsidR="00021F17" w:rsidRDefault="00021F17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23891DB8" w14:textId="77777777" w:rsidR="00A83182" w:rsidRDefault="00A83182">
+    <w:p w14:paraId="09C91CE6" w14:textId="77777777" w:rsidR="00021F17" w:rsidRDefault="00021F17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28526C93" w14:textId="77777777" w:rsidR="00662BE9" w:rsidRDefault="00662BE9">
+  <w:p w14:paraId="78A514F1" w14:textId="77777777" w:rsidR="00406C11" w:rsidRPr="008309D2" w:rsidRDefault="00406C11" w:rsidP="00406C11">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...9 lines deleted...]
-      <w:ind w:left="567" w:right="218"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C477A6">
-      <w:rPr>
+    <w:r w:rsidRPr="008309D2">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="sv-SE"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Pengembangan Sistem Pendidikan Pondok Modern Dalam Meningkatkan Profesionalisme Santri </w:t>
+      </w:rPr>
+      <w:t>Pola Program Kepala Sekolah Berbasis Perencanaan dalam Peningkatan Mutu Sekolah</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EDBEE88" w14:textId="77777777" w:rsidR="00662BE9" w:rsidRPr="00662BE9" w:rsidRDefault="00662BE9" w:rsidP="00662BE9">
+  <w:p w14:paraId="147BB07B" w14:textId="58F3ECEA" w:rsidR="008309D2" w:rsidRPr="008309D2" w:rsidRDefault="008309D2" w:rsidP="00406C11">
     <w:pPr>
-      <w:ind w:left="567" w:right="218"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:i/>
-        <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00662BE9">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:r w:rsidRPr="008309D2">
+      <w:rPr>
         <w:i/>
-        <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="sv-SE"/>
-[...1 lines deleted...]
-      <w:t>Sa’dullah</w:t>
+      </w:rPr>
+      <w:t>Intan Roudhotus Syarifah</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008309D2">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008309D2">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Rizqi Anfanni Fahmi, dan Usman Abu Bakar</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A58ED77" w14:textId="2D182C8F" w:rsidR="002B656A" w:rsidRDefault="00662BE9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="id-ID"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1367F31C" wp14:editId="1D2C6AB5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
@@ -4126,292 +2886,321 @@
                         <w:p w14:paraId="3A236FCA" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="002B656A">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="1367F31C" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:1.1pt;width:448.15pt;height:3.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARLVkXwgEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDpG2MOMXQIsOA&#10;YgvQ7QNkWY4FyJJGKrHz96PkLMm2W9GLLIrU03uP9Ppx7A07KkDtbMWLWc6ZstI12u4r/vPH9tMD&#10;ZxiEbYRxVlX8pJA/bj5+WA++VHPXOdMoYARisRx8xbsQfJllKDvVC5w5rywlWwe9CBTCPmtADITe&#10;m2ye53fZ4KDx4KRCpNPnKck3Cb9tlQzf2xZVYKbixC2kFdJaxzXbrEW5B+E7Lc80xBtY9EJbevQC&#10;9SyCYAfQ/0H1WoJD14aZdH3m2lZLlTSQmiL/R81rJ7xKWsgc9Beb8P1g5bfjq98B2TB4LJG2UcXY&#10;Qh+/xI+NyazTxSw1BibpcHm3KogzZ5Jyi+V9sYpmZtfLHjB8Ua5ncVNxoF4ki8TxBcNU+qckvoXO&#10;6GarjUkB7OsnA+woqG+r+8VDvjyj/1VmbCy2Ll6bEONJdpUSd2Gsx7O+2jWnHTD0cquJ1IvAsBNA&#10;DScZAw1BxfHXQYDizHy15PKqWMyXNDUpII05jRDcZurbjLCyczRbgbNp+xTSpE0cPx+Ca3USHllN&#10;VM5kqbnJuvMgxum5jVPV9XfZ/AYAAP//AwBQSwMEFAAGAAgAAAAhAHJDTuvbAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wRVTcimKkiA4FJR+gHb2CRRYzvY2yb5e8wJ&#10;jqMZzbwpN5PpxUX70DmLsFwkILStnepsg3D4fL5bgwhMVlHvrEaYdYBNdX1VUqHcaD/0Zc+NiCU2&#10;FITQMg+FlKFutaGwcIO20fty3hBH6RupPI2x3PQyTZKVNNTZuNDSoJ9aXZ/2Z4PweMjmPOP37zfP&#10;80DqZetfdyPi7c20fQDBeuK/MPziR3SoItPRna0KokeIRxghTUFEc52vMhBHhPweZFXK//DVDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARLVkXwgEAAHYDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByQ07r2wAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;ABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" fillcolor="#974805" stroked="f">
+            <v:rect w14:anchorId="1367F31C" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:1.1pt;width:448.15pt;height:3.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARLVkXwgEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aDpG2MOMXQIsOA&#10;YgvQ7QNkWY4FyJJGKrHz96PkLMm2W9GLLIrU03uP9Ppx7A07KkDtbMWLWc6ZstI12u4r/vPH9tMD&#10;ZxiEbYRxVlX8pJA/bj5+WA++VHPXOdMoYARisRx8xbsQfJllKDvVC5w5rywlWwe9CBTCPmtADITe&#10;m2ye53fZ4KDx4KRCpNPnKck3Cb9tlQzf2xZVYKbixC2kFdJaxzXbrEW5B+E7Lc80xBtY9EJbevQC&#10;9SyCYAfQ/0H1WoJD14aZdH3m2lZLlTSQmiL/R81rJ7xKWsgc9Beb8P1g5bfjq98B2TB4LJG2UcXY&#10;Qh+/xI+NyazTxSw1BibpcHm3KogzZ5Jyi+V9sYpmZtfLHjB8Ua5ncVNxoF4ki8TxBcNU+qckvoXO&#10;6GarjUkB7OsnA+woqG+r+8VDvjyj/1VmbCy2Ll6bEONJdpUSd2Gsx7O+2jWnHTD0cquJ1IvAsBNA&#10;DScZAw1BxfHXQYDizHy15PKqWMyXNDUpII05jRDcZurbjLCyczRbgbNp+xTSpE0cPx+Ca3USHllN&#10;VM5kqbnJuvMgxum5jVPV9XfZ/AYAAP//AwBQSwMEFAAGAAgAAAAhAHJDTuvbAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0wRVTcimKkiA4FJR+gHb2CRRYzvY2yb5e8wJ&#10;jqMZzbwpN5PpxUX70DmLsFwkILStnepsg3D4fL5bgwhMVlHvrEaYdYBNdX1VUqHcaD/0Zc+NiCU2&#10;FITQMg+FlKFutaGwcIO20fty3hBH6RupPI2x3PQyTZKVNNTZuNDSoJ9aXZ/2Z4PweMjmPOP37zfP&#10;80DqZetfdyPi7c20fQDBeuK/MPziR3SoItPRna0KokeIRxghTUFEc52vMhBHhPweZFXK//DVDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARLVkXwgEAAHYDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByQ07r2wAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;ABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" fillcolor="#974805" stroked="f">
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
                   <w:p w14:paraId="3A236FCA" w14:textId="77777777" w:rsidR="002B656A" w:rsidRDefault="002B656A">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CE56628" w14:textId="5E223EEE" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00596785" w:rsidP="00596785">
+  <w:p w14:paraId="1CE56628" w14:textId="7BE9FE21" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="0077333C" w:rsidP="00596785">
     <w:pPr>
       <w:ind w:left="1418"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00765E62">
+    <w:r w:rsidRPr="00C24DB7">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="598C6381" wp14:editId="2B5B8AFE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E1C598E" wp14:editId="6B18DF3C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-62230</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-7620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-21259</wp:posOffset>
+            <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="814777" cy="768350"/>
-[...2 lines deleted...]
-          <wp:docPr id="575960566" name="Picture 2"/>
+          <wp:extent cx="817402" cy="716280"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2042337723" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 18"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2042337723" name="Picture 2042337723"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
+                  <a:srcRect l="1852" t="11738" r="89420" b="11512"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="814777" cy="768350"/>
+                    <a:ext cx="817402" cy="716280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">Serambi </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
+    <w:r w:rsidR="00F62B3A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Tarbiyah</w:t>
+      <w:t>Pendidikan</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00765E62">
+    <w:r w:rsidR="00596785" w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">: Jurnal </w:t>
     </w:r>
     <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Pendidikan Islam</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="278CCB8C" w14:textId="54A4763F" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00596785" w:rsidP="00596785">
+  <w:p w14:paraId="278CCB8C" w14:textId="5B4F086F" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00596785" w:rsidP="00596785">
     <w:pPr>
       <w:ind w:left="1418"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
+    </w:r>
+    <w:r w:rsidR="00DC56E2">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00765E62">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Nomor </w:t>
     </w:r>
     <w:r w:rsidR="00662BE9">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">, Nomor </w:t>
-[...10 lines deleted...]
-      </w:rPr>
       <w:t>, 20</w:t>
     </w:r>
     <w:r w:rsidR="00662BE9">
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC14C2">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="000E2AB1">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00765E62">
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>. xx-xx</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000236BE">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00765E62">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="000236BE">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>xx</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F698A7B" w14:textId="128B7231" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00765E62" w:rsidP="00596785">
+  <w:p w14:paraId="5F698A7B" w14:textId="3DBAAAC4" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00765E62" w:rsidP="00596785">
     <w:pPr>
       <w:ind w:left="1418"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00765E62">
-      <w:t>Home</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">Home: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00765E62">
+      <w:r w:rsidR="00F165D8" w:rsidRPr="001E3BEF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:t>https://jurnal-staibalikpapan.my.id/index.php/serambi-tarbiyah</w:t>
+        </w:rPr>
+        <w:t>https://jurnal.staibalikpapan.ac.id/index.php/serambi-pendidikan</w:t>
       </w:r>
     </w:hyperlink>
+    <w:r w:rsidR="00F165D8">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="677CCADD" w14:textId="57B97875" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00596785" w:rsidP="00765E62">
+  <w:p w14:paraId="677CCADD" w14:textId="2E97FD0B" w:rsidR="00596785" w:rsidRPr="00765E62" w:rsidRDefault="00596785" w:rsidP="00765E62">
     <w:pPr>
       <w:ind w:left="1418"/>
     </w:pPr>
     <w:r w:rsidRPr="00765E62">
       <w:t xml:space="preserve">Email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>jurnal.staibpp@gmail.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00765E62">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">E-ISSN: </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
+    <w:r w:rsidR="000236BE">
       <w:t>xxxx</w:t>
     </w:r>
     <w:r w:rsidRPr="00765E62">
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00765E62" w:rsidRPr="00765E62">
+    <w:r w:rsidR="000236BE">
       <w:t>xxxx</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BE0713"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40768202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4604,50 +3393,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AAF5F2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28F21C5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D451065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E5EFBE0"/>
     <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
@@ -4692,51 +3594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AC4101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="088AF776"/>
     <w:lvl w:ilvl="0" w:tplc="B2DA0A0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
@@ -4781,51 +3683,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE67941"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D2ADDE2"/>
+    <w:lvl w:ilvl="0" w:tplc="BAD28D38">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Bookman Old Style" w:hAnsi="Garamond" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DE326F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3298386E"/>
+    <w:lvl w:ilvl="0" w:tplc="3809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44843B44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2700EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4894,51 +3995,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47084580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE44A578"/>
     <w:lvl w:ilvl="0" w:tplc="C7886562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
@@ -4983,51 +4084,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47CA6042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42B45074"/>
     <w:lvl w:ilvl="0" w:tplc="4476C9C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5073,51 +4174,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A585CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8200C906"/>
     <w:lvl w:ilvl="0" w:tplc="FD789166">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
@@ -5162,51 +4263,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ABF3434"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB7EACA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5275,51 +4376,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ADE7234"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="030E7562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5388,51 +4489,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52526C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D989692"/>
     <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5475,126 +4576,249 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1013798922">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="144782253">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="144782253">
+  <w:num w:numId="3" w16cid:durableId="2000958577">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="833958674">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1255363860">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2109884000">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2139640695">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2000958577">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="833958674">
+  <w:num w:numId="8" w16cid:durableId="441731908">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="596057015">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="9764951">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1098450658">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2044020165">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2109933635">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="779108731">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B656A"/>
+    <w:rsid w:val="00003AC9"/>
+    <w:rsid w:val="00021F17"/>
+    <w:rsid w:val="000236BE"/>
+    <w:rsid w:val="00036001"/>
+    <w:rsid w:val="00050682"/>
+    <w:rsid w:val="00060C48"/>
+    <w:rsid w:val="000766ED"/>
+    <w:rsid w:val="000802A4"/>
+    <w:rsid w:val="000954CC"/>
+    <w:rsid w:val="000A720E"/>
+    <w:rsid w:val="000B10D6"/>
     <w:rsid w:val="000C086C"/>
+    <w:rsid w:val="000D19A3"/>
+    <w:rsid w:val="000D3B19"/>
+    <w:rsid w:val="000D7DBC"/>
+    <w:rsid w:val="000E2AB1"/>
+    <w:rsid w:val="000E5C93"/>
+    <w:rsid w:val="000F5764"/>
+    <w:rsid w:val="00175267"/>
+    <w:rsid w:val="001B655F"/>
+    <w:rsid w:val="001C444D"/>
+    <w:rsid w:val="002424AE"/>
+    <w:rsid w:val="00245F11"/>
+    <w:rsid w:val="00266D52"/>
     <w:rsid w:val="002B656A"/>
+    <w:rsid w:val="002D5334"/>
+    <w:rsid w:val="002F481C"/>
     <w:rsid w:val="00316230"/>
     <w:rsid w:val="00327494"/>
+    <w:rsid w:val="003B6988"/>
+    <w:rsid w:val="003C7091"/>
+    <w:rsid w:val="003E658E"/>
+    <w:rsid w:val="00406C11"/>
+    <w:rsid w:val="00415371"/>
+    <w:rsid w:val="004343C0"/>
+    <w:rsid w:val="00451901"/>
+    <w:rsid w:val="00453AC9"/>
+    <w:rsid w:val="00457B7A"/>
+    <w:rsid w:val="00477FE4"/>
+    <w:rsid w:val="004A1B1D"/>
+    <w:rsid w:val="004A5E90"/>
+    <w:rsid w:val="004A6AD7"/>
+    <w:rsid w:val="004B12EE"/>
+    <w:rsid w:val="004C4B68"/>
+    <w:rsid w:val="004C4D39"/>
+    <w:rsid w:val="004F22CE"/>
+    <w:rsid w:val="004F620A"/>
+    <w:rsid w:val="00500A4C"/>
+    <w:rsid w:val="005062A2"/>
+    <w:rsid w:val="00521A9F"/>
+    <w:rsid w:val="00571C9B"/>
     <w:rsid w:val="00596785"/>
+    <w:rsid w:val="005B7958"/>
+    <w:rsid w:val="006130B0"/>
+    <w:rsid w:val="00651E39"/>
     <w:rsid w:val="00662BE9"/>
+    <w:rsid w:val="00664D73"/>
+    <w:rsid w:val="007000D8"/>
+    <w:rsid w:val="00743DC3"/>
+    <w:rsid w:val="007612A9"/>
     <w:rsid w:val="00765E62"/>
+    <w:rsid w:val="0077333C"/>
+    <w:rsid w:val="007B2BE3"/>
+    <w:rsid w:val="007C0552"/>
     <w:rsid w:val="00801E6C"/>
+    <w:rsid w:val="008309D2"/>
+    <w:rsid w:val="008512B7"/>
+    <w:rsid w:val="0088186B"/>
+    <w:rsid w:val="0088318C"/>
+    <w:rsid w:val="008E574A"/>
+    <w:rsid w:val="00923F26"/>
+    <w:rsid w:val="009637E5"/>
+    <w:rsid w:val="009B21AC"/>
+    <w:rsid w:val="009C3047"/>
+    <w:rsid w:val="009D455C"/>
+    <w:rsid w:val="00A00C63"/>
+    <w:rsid w:val="00A1112F"/>
+    <w:rsid w:val="00A240BA"/>
+    <w:rsid w:val="00A35CF8"/>
+    <w:rsid w:val="00A6259C"/>
+    <w:rsid w:val="00A65D88"/>
     <w:rsid w:val="00A70758"/>
     <w:rsid w:val="00A80D4A"/>
     <w:rsid w:val="00A83182"/>
+    <w:rsid w:val="00A940FA"/>
+    <w:rsid w:val="00AA4FF4"/>
+    <w:rsid w:val="00B06900"/>
+    <w:rsid w:val="00B32C84"/>
+    <w:rsid w:val="00B50F9A"/>
     <w:rsid w:val="00B608E7"/>
+    <w:rsid w:val="00B67E1E"/>
+    <w:rsid w:val="00B96D7A"/>
+    <w:rsid w:val="00BB3598"/>
+    <w:rsid w:val="00BB5B88"/>
+    <w:rsid w:val="00BC607B"/>
     <w:rsid w:val="00C477A6"/>
+    <w:rsid w:val="00C629CF"/>
+    <w:rsid w:val="00C9692A"/>
+    <w:rsid w:val="00C9783C"/>
+    <w:rsid w:val="00CB2FD0"/>
+    <w:rsid w:val="00CB5779"/>
+    <w:rsid w:val="00CB7B6F"/>
+    <w:rsid w:val="00CC14C2"/>
+    <w:rsid w:val="00CD7FA6"/>
+    <w:rsid w:val="00CF3B55"/>
+    <w:rsid w:val="00D00A30"/>
     <w:rsid w:val="00D06E12"/>
+    <w:rsid w:val="00D35861"/>
+    <w:rsid w:val="00D80E7F"/>
+    <w:rsid w:val="00D9218B"/>
+    <w:rsid w:val="00DB16FA"/>
+    <w:rsid w:val="00DC56E2"/>
+    <w:rsid w:val="00DF346D"/>
+    <w:rsid w:val="00DF5162"/>
+    <w:rsid w:val="00E223D6"/>
+    <w:rsid w:val="00E7280D"/>
+    <w:rsid w:val="00EA2382"/>
+    <w:rsid w:val="00EC7593"/>
+    <w:rsid w:val="00F165D8"/>
+    <w:rsid w:val="00F24492"/>
+    <w:rsid w:val="00F41801"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F551D9"/>
+    <w:rsid w:val="00F62B3A"/>
+    <w:rsid w:val="00FB4C9C"/>
+    <w:rsid w:val="00FC0AF4"/>
+    <w:rsid w:val="00FD3353"/>
+    <w:rsid w:val="00FD6E4C"/>
+    <w:rsid w:val="00FF0860"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="357F49D0"/>
@@ -6074,51 +5298,50 @@
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -6188,51 +5411,50 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -6667,105 +5889,117 @@
     <w:rsid w:val="00C477A6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C477A6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-ID" w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC0AF4"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1143347030">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1314455684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2069759433">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xxxx.xxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0012-1649.43.6.1428" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourjourneywestward.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29303/interaktif.v1i2.11" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1515/9781503633919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5951/mathteacher.106.7.0534" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2176-9451.19.4.027-029.ebo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xxxx.xxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxx@xxxx.xxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55478-1_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurnal.staibpp@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jurnal-staibalikpapan.my.id/index.php/serambi-tarbiyah" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurnal.staibpp@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jurnal.staibalikpapan.ac.id/index.php/serambi-pendidikan" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7067,77 +6301,78 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miNVh6D1oNltlEvd5nlYpC8DTcL/w==">CgMxLjAyCGguZ2pkZ3hzMg5oLnN6NGgxaGNzOXI1YzIOaC5ua3oybjJpd3V6Z2YyDmguZ3BmcWVhdmFmanB1Mg5oLjI4amNmbXZtM3JsYzIOaC5hZjNxbWJwOW8zOG84AHIhMTdkVV96aDhtckhDdkltU0lfWjh6MWwxQVJWb1dvN2g1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>20099</Characters>
+  <Pages>3</Pages>
+  <Words>1094</Words>
+  <Characters>6240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23578</CharactersWithSpaces>
+  <CharactersWithSpaces>7320</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.17119</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>1CB28C8278994891B018545E8291F002_13</vt:lpwstr>
   </property>
 </Properties>
 </file>